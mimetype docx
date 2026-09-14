--- v0 (2026-03-07)
+++ v1 (2026-09-14)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4480DA17" w14:textId="7307D090" w:rsidR="00E8018E" w:rsidRPr="007A6FC3" w:rsidRDefault="00384C5C" w:rsidP="00384C5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Согласие на обработку персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458E3F59" w14:textId="77777777" w:rsidR="00384C5C" w:rsidRPr="007A6FC3" w:rsidRDefault="00384C5C" w:rsidP="00384C5C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18905BDC" w14:textId="45386B90" w:rsidR="007A6FC3" w:rsidRDefault="00F36443" w:rsidP="00AF3E6D">
+    <w:p w14:paraId="18905BDC" w14:textId="67D36A2D" w:rsidR="007A6FC3" w:rsidRDefault="00F36443" w:rsidP="00AF3E6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Я, в соответствии с Федеральным законом от 27.07.2006 №152-ФЗ «О персональных данных» посредством совершения конклюдентных действий по регистрации на сайте </w:t>
       </w:r>
       <w:r w:rsidRPr="00930777">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
@@ -85,164 +86,378 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rant</w:t>
       </w:r>
       <w:r w:rsidRPr="00930777">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.vbudushee.ru</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, действуя свободно, по своей воле и в своем интересе, даю своё согласие Благотворительному фонду «Вклад в будущее» (ОГРН 1157700017518, ИНН/КПП 7736255272/773601001, адрес местонахождения: Россия, 117312, г. Москва,  ул. Вавилова, д. 19) (далее – Фонд) на обработку моих персональных данных, в целях обеспечения моего участия в мероприятиях, доступа к информационным материалам, обратной связи со мной, получения актуальных новостей о программах, акциях, проектах и мероприятиях  Фонда.</w:t>
+        <w:t xml:space="preserve">, действуя свободно, по своей воле и в своем интересе, даю своё согласие Благотворительному фонду «Вклад в будущее» (ОГРН 1157700017518, ИНН/КПП 7736255272/773601001, адрес местонахождения: </w:t>
+      </w:r>
+      <w:r w:rsidR="001B005B" w:rsidRPr="001B005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">127015, г. Москва, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B005B" w:rsidRPr="001B005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B005B" w:rsidRPr="001B005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. тер. г. муниципальный округ Савеловский, ул. Вятская, д. 27, стр. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) (далее – Фонд) на обработку моих персональных данных, в целях обеспечения моего участия в мероприятиях, доступа к информационным материалам, обратной связи со мной, получения актуальных новостей о программах, акциях, проектах и мероприятиях Фонда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142A0305" w14:textId="77777777" w:rsidR="007A6FC3" w:rsidRDefault="00F36443" w:rsidP="00AF3E6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для достижения указанных целей даю согласие Фонду на обработку предоставленных мной персональных данных, а именно: фамилия, имя, отчество, номер телефона, адрес электронной почты, сведения о действиях на сайте (сайтах), и связанная с действиями информация (в том числе о дате/времени, когда совершались действия, об ID используемого устройства, ID (идентификаторе/уникальном коде, присваиваемом субъекту), IP-адресе, типе  используемого устройства, типе операционной системы устройства. На совершение таких действий как (с использованием средств автоматизации или без них): сбор, запись, систематизацию, уточнение (обновление, изменение), накопление, хранение, извлечение, использование, предоставление, доступ, блокирование, удаление, уничтожение, в том числе с привлечением к обработке третьих лиц для технической реализации взаимодействия со мной.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BB07EB" w14:textId="02C9D62C" w:rsidR="00F36443" w:rsidRPr="007A6FC3" w:rsidRDefault="00F36443" w:rsidP="00AF3E6D">
+    <w:p w14:paraId="20BB07EB" w14:textId="349D34A3" w:rsidR="00F36443" w:rsidRPr="007A6FC3" w:rsidRDefault="00F36443" w:rsidP="00AF3E6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Согласие дается сроком на 5 лет, либо до момента отзыва. Отозвать согласие возможно путём направления письменного заявления в Фонд или на адрес электронной почты info@vbudushee.ru.</w:t>
+        <w:t>Согласие дается сроком на 5 лет либо до момента отзыва. Отозвать согласие возможно путём направления письменного заявления в Фонд или на адрес электронной почты info@vbudushee.ru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788D54CB" w14:textId="4D758EFE" w:rsidR="00384C5C" w:rsidRPr="007A6FC3" w:rsidRDefault="00384C5C" w:rsidP="0037317F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00384C5C" w:rsidRPr="007A6FC3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="730562C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2C42160"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1800151502">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00384C5C"/>
     <w:rsid w:val="000C203A"/>
     <w:rsid w:val="000D38E6"/>
     <w:rsid w:val="00131EDC"/>
+    <w:rsid w:val="001B005B"/>
     <w:rsid w:val="0020406C"/>
     <w:rsid w:val="0023430A"/>
     <w:rsid w:val="0037317F"/>
     <w:rsid w:val="0037653E"/>
     <w:rsid w:val="00384C5C"/>
+    <w:rsid w:val="00615102"/>
     <w:rsid w:val="006308B3"/>
     <w:rsid w:val="006A2E1F"/>
     <w:rsid w:val="00753E20"/>
     <w:rsid w:val="007A6FC3"/>
     <w:rsid w:val="008140B0"/>
     <w:rsid w:val="008D1AEA"/>
     <w:rsid w:val="00930777"/>
     <w:rsid w:val="00972E15"/>
     <w:rsid w:val="009D1EB5"/>
     <w:rsid w:val="00AF3E6D"/>
     <w:rsid w:val="00B91EDA"/>
     <w:rsid w:val="00CF40A5"/>
     <w:rsid w:val="00DC2CDD"/>
     <w:rsid w:val="00E8018E"/>
     <w:rsid w:val="00ED44E6"/>
     <w:rsid w:val="00F36443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -848,51 +1063,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00384C5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -1184,51 +1398,51 @@
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0037317F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1487,54 +1701,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>259</Words>
-  <Characters>1479</Characters>
+  <Words>265</Words>
+  <Characters>1514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1735</CharactersWithSpaces>
+  <CharactersWithSpaces>1776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Тамара Адаева</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>